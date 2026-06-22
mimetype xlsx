--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -1,404 +1,300 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
-  <workbookPr checkCompatibility="1" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="30" windowWidth="29040" windowHeight="16440" activeTab="1"/>
+    <workbookView xWindow="240" yWindow="315" windowWidth="29040" windowHeight="16440"/>
   </bookViews>
   <sheets>
-    <sheet name="агентский" sheetId="1" r:id="rId1"/>
-    <sheet name="обычный" sheetId="2" r:id="rId2"/>
+    <sheet name="предоплата" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G24" i="2"/>
-[...4 lines deleted...]
-  <c r="G26" s="1"/>
+  <c r="G26" i="1"/>
+  <c r="G24"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="47">
   <si>
     <t>ВНИМАНИЕ!  ОПЛАТА ДАННОГО ДОГОВОРА-СЧЕТА ОЗНАЧАЕТ СОГЛАСИЕ</t>
   </si>
   <si>
     <t>ЗАКАЗЧИКА-ПРИНЦИПАЛА  С ЕГО УСЛОВИЯМИ,</t>
   </si>
   <si>
+    <t>Подрядчик (агент): ИП Пономаренко Александр Владимирович</t>
+  </si>
+  <si>
+    <t>Тел. +7(961)289-0-298</t>
+  </si>
+  <si>
     <t>Образец заполнения платежного поручения</t>
   </si>
   <si>
+    <t>ИНН 616603523371</t>
+  </si>
+  <si>
+    <t>КПП -</t>
+  </si>
+  <si>
     <t>Получатель</t>
   </si>
   <si>
+    <t>ИП Пономаренко Александр Владимирович</t>
+  </si>
+  <si>
     <t>Сч. №</t>
   </si>
   <si>
     <t>Банк получателя</t>
   </si>
   <si>
     <t>БИК</t>
+  </si>
+  <si>
+    <t xml:space="preserve">на выполнение подрядных работ "Текущий ремонт в офисном помещении иждивением (материалами)  Подрядчика" </t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование
 товара</t>
   </si>
   <si>
     <t>Единица
 изме-
 рения</t>
   </si>
   <si>
     <t>Коли-
 чество</t>
   </si>
   <si>
     <t>Цена, 
 руб.</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
-    <t>-</t>
+    <t>шт</t>
   </si>
   <si>
     <t>Итого:</t>
   </si>
   <si>
     <t>Без налога (НДС).</t>
   </si>
   <si>
     <t xml:space="preserve">-              </t>
   </si>
   <si>
     <t>Всего к оплате:</t>
   </si>
   <si>
+    <t>Всего наименований 1, на сумму 15'000 рублей</t>
+  </si>
+  <si>
+    <t>Пятнадцать тысяч рублей 00 копеек</t>
+  </si>
+  <si>
     <t>&lt;1&gt;</t>
-  </si>
-[...131 lines deleted...]
-    <t xml:space="preserve">на выполнение подрядных работ "Текущий ремонт в офисном помещении иждивением (материалами)  Подрядчика" </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Выполнениие работ регламентируется положениями ст. 702- ст. 729 ГК РФ, с условием </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">предоставления материалов Подрядчиком (ст. 704 ГК РФ) </t>
     </r>
   </si>
   <si>
-    <t>ДОГОВОР-СЧЕТ № 1 от 06 Ноября 2025 г.</t>
-[...17 lines deleted...]
-    <t>управляющий</t>
+    <t>Срок оплаты по договору-счету:</t>
+  </si>
+  <si>
+    <t>не позднее 3-х рабочих  дней с момента подписания сторонами  настоящего счета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Срок выполнения работ по данному довору: </t>
+  </si>
+  <si>
+    <t>не позднее 3-х рабочих дней с момента оплаты.</t>
+  </si>
+  <si>
+    <t>Ответственность сторон за нарушение указанных сроков регламентируется ГК РФ.</t>
+  </si>
+  <si>
+    <t>Подрядчик (Агент):</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Заказчик (Принципал):</t>
+  </si>
+  <si>
+    <t>ИП</t>
+  </si>
+  <si>
+    <t>______________________</t>
+  </si>
+  <si>
+    <t>Пономаренко А.В.</t>
   </si>
   <si>
     <t>_____________________/Пономарева С.И.</t>
   </si>
   <si>
-    <t>https://compu-a.ru</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Заказчик: ООО "Джелита",  ИНН   6164287586      </t>
+    <t>40802810520000807527</t>
+  </si>
+  <si>
+    <t>044525104</t>
+  </si>
+  <si>
+    <t>30101810745374525104</t>
+  </si>
+  <si>
+    <t>ООО «Банк Точка» г. Москва</t>
+  </si>
+  <si>
+    <t>ДОГОВОР-СЧЕТ № 1 от 11 Января 2026 г.</t>
+  </si>
+  <si>
+    <t>Электромонтажные работы (замена потолочного светильника) в офисном помещении по адресу: г. Ростов-на-Дону, пр. Сельмаш, д. 14, помещение 17. Стоимость светильника включена в стоимость работ.  &lt;1&gt;</t>
+  </si>
+  <si>
+    <t>Заказчик (Принципал): ИП Пономарева Светлана Ильинична      ИНН</t>
+  </si>
+  <si>
+    <t>616604402877</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0\ _₽_-;\-* #,##0\ _₽_-;_-* &quot;- &quot;_₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="7">
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
-    <font>
-[...14 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
@@ -498,68 +394,80 @@
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -580,151 +488,147 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -970,1124 +874,540 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H47"/>
+  <dimension ref="A1:H41"/>
   <sheetViews>
-    <sheetView topLeftCell="A28" zoomScale="200" zoomScaleNormal="200" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15:G15"/>
+    <sheetView tabSelected="1" topLeftCell="A11" zoomScale="200" zoomScaleNormal="200" workbookViewId="0">
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.33203125" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="4.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="24.1640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.83203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.5" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.33203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="20.83203125" style="1" customWidth="1"/>
     <col min="8" max="16384" width="10.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15">
-      <c r="A1" s="49" t="s">
+      <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="49"/>
-[...4 lines deleted...]
-      <c r="G1" s="49"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
     </row>
     <row r="2" spans="1:7" ht="15">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="49"/>
-[...4 lines deleted...]
-      <c r="G2" s="49"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
     </row>
     <row r="4" spans="1:7" ht="12.75">
       <c r="A4" s="2" t="s">
-        <v>35</v>
+        <v>2</v>
       </c>
       <c r="B4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7" ht="7.5" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A6" s="50" t="s">
-[...7 lines deleted...]
-      <c r="G6" s="50"/>
+      <c r="A6" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="60"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
     </row>
     <row r="7" spans="1:7" ht="7.5" customHeight="1">
-      <c r="A7" s="3"/>
+      <c r="A7" s="4"/>
       <c r="B7" s="3"/>
       <c r="D7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
     </row>
     <row r="8" spans="1:7" ht="15.75" customHeight="1">
-      <c r="A8" s="51" t="s">
-[...7 lines deleted...]
-      <c r="G8" s="51"/>
+      <c r="A8" s="61" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="61"/>
+      <c r="C8" s="61"/>
+      <c r="D8" s="61"/>
+      <c r="E8" s="61"/>
+      <c r="F8" s="61"/>
+      <c r="G8" s="61"/>
     </row>
     <row r="9" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A9" s="4" t="s">
-[...9 lines deleted...]
-      <c r="G9" s="7"/>
+      <c r="A9" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="5"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="8"/>
     </row>
     <row r="10" spans="1:7" ht="12.75">
-      <c r="A10" s="8" t="s">
-[...7 lines deleted...]
-      <c r="G10" s="13"/>
+      <c r="A10" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="10"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="14"/>
     </row>
     <row r="11" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A11" s="48" t="s">
-[...8 lines deleted...]
-      <c r="F11" s="15" t="s">
+      <c r="A11" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="62"/>
+      <c r="C11" s="62"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="G11" s="17"/>
+    </row>
+    <row r="12" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="10"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" s="22"/>
+    </row>
+    <row r="13" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A13" s="62" t="s">
         <v>42</v>
       </c>
-      <c r="G11" s="16"/>
-[...11 lines deleted...]
-      <c r="F12" s="20" t="s">
+      <c r="B13" s="62"/>
+      <c r="C13" s="62"/>
+      <c r="D13" s="62"/>
+      <c r="E13" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="16" t="s">
         <v>41</v>
       </c>
-      <c r="G12" s="21"/>
-[...14 lines deleted...]
-      <c r="G13" s="16"/>
+      <c r="G13" s="17"/>
     </row>
     <row r="14" spans="1:7" ht="9" customHeight="1"/>
     <row r="15" spans="1:7" ht="18">
-      <c r="A15" s="52" t="s">
+      <c r="A15" s="55" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="55"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="55"/>
+      <c r="G15" s="55"/>
+    </row>
+    <row r="16" spans="1:7" ht="36" customHeight="1">
+      <c r="B16" s="56" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="56"/>
+      <c r="D16" s="56"/>
+      <c r="E16" s="56"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="56"/>
+    </row>
+    <row r="17" spans="1:8" ht="27" customHeight="1">
+      <c r="A17" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B15" s="52"/>
-[...25 lines deleted...]
-      <c r="G17" s="23"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="24"/>
+      <c r="G17" s="63" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="18" spans="1:8" ht="8.25" customHeight="1">
       <c r="A18" s="3"/>
       <c r="B18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
     </row>
-    <row r="19" spans="1:8" s="28" customFormat="1" ht="38.25" customHeight="1">
-[...21 lines deleted...]
-      <c r="A20" s="24">
+    <row r="19" spans="1:8" s="29" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A19" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="57" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="57"/>
+      <c r="D19" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="F19" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="28" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="29" customFormat="1" ht="96.75" customHeight="1">
+      <c r="A20" s="25">
         <v>1</v>
       </c>
-      <c r="B20" s="55" t="s">
-[...18 lines deleted...]
-      <c r="A21" s="24">
+      <c r="B20" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="58"/>
+      <c r="D20" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="E20" s="31">
+        <v>1</v>
+      </c>
+      <c r="F20" s="32">
+        <v>15000</v>
+      </c>
+      <c r="G20" s="33">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="29" customFormat="1" ht="42" hidden="1" customHeight="1">
+      <c r="A21" s="25">
         <v>2</v>
       </c>
-      <c r="B21" s="55" t="s">
-[...11 lines deleted...]
-      <c r="A22" s="24">
+      <c r="B21" s="58"/>
+      <c r="C21" s="58"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="32"/>
+      <c r="G21" s="34"/>
+    </row>
+    <row r="22" spans="1:8" s="29" customFormat="1" ht="75" hidden="1" customHeight="1">
+      <c r="A22" s="25">
         <v>3</v>
       </c>
-      <c r="B22" s="55" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="B22" s="58"/>
+      <c r="C22" s="58"/>
+      <c r="D22" s="35"/>
+      <c r="E22" s="35"/>
+      <c r="F22" s="32"/>
+      <c r="G22" s="36"/>
     </row>
     <row r="23" spans="1:8" ht="57" hidden="1" customHeight="1">
-      <c r="A23" s="34"/>
-[...5 lines deleted...]
-      <c r="G23" s="38"/>
+      <c r="A23" s="37"/>
+      <c r="B23" s="49"/>
+      <c r="C23" s="49"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="40"/>
+      <c r="G23" s="41"/>
     </row>
     <row r="24" spans="1:8" ht="12.75">
-      <c r="F24" s="39" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="40">
+      <c r="F24" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="43">
         <f>SUM(G20:G23)</f>
-        <v>727250</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
-      <c r="F25" s="41" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="F25" s="44" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" s="43" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
-      <c r="A26" s="28"/>
-[...6 lines deleted...]
-      <c r="G26" s="40">
+      <c r="A26" s="29"/>
+      <c r="B26" s="45"/>
+      <c r="D26" s="45"/>
+      <c r="E26" s="46"/>
+      <c r="F26" s="42" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="43">
         <f>G24</f>
-        <v>727250</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
     </row>
     <row r="28" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A28" s="60" t="s">
-[...7 lines deleted...]
-      <c r="G28" s="60"/>
+      <c r="A28" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="B28" s="50"/>
+      <c r="C28" s="50"/>
+      <c r="D28" s="50"/>
+      <c r="E28" s="50"/>
+      <c r="F28" s="50"/>
+      <c r="G28" s="50"/>
     </row>
     <row r="29" spans="1:8" ht="12.75" customHeight="1">
-      <c r="A29" s="61" t="s">
-[...7 lines deleted...]
-      <c r="G29" s="61"/>
+      <c r="A29" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="51"/>
+      <c r="C29" s="51"/>
+      <c r="D29" s="51"/>
+      <c r="E29" s="51"/>
+      <c r="F29" s="51"/>
+      <c r="G29" s="51"/>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="3"/>
       <c r="B30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
     </row>
     <row r="31" spans="1:8" ht="28.5" customHeight="1">
       <c r="A31" s="1" t="s">
-        <v>18</v>
-[...8 lines deleted...]
-      <c r="G31" s="62"/>
+        <v>26</v>
+      </c>
+      <c r="B31" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="52"/>
+      <c r="D31" s="52"/>
+      <c r="E31" s="52"/>
+      <c r="F31" s="52"/>
+      <c r="G31" s="52"/>
       <c r="H31" s="3"/>
     </row>
     <row r="32" spans="1:8" ht="12.75">
-      <c r="B32" s="44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B32" s="47"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
     </row>
-    <row r="33" spans="1:8" ht="22.5" customHeight="1">
-[...10 lines deleted...]
-      <c r="G33" s="3"/>
+    <row r="33" spans="1:8" ht="27" customHeight="1">
+      <c r="B33" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="D33" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="E33" s="54"/>
+      <c r="F33" s="54"/>
+      <c r="G33" s="54"/>
       <c r="H33" s="3"/>
     </row>
-    <row r="34" spans="1:8" ht="12.75">
-[...7 lines deleted...]
-      <c r="G34" s="3"/>
+    <row r="34" spans="1:8" ht="23.25" customHeight="1">
+      <c r="B34" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E34" s="4"/>
+      <c r="F34" s="4"/>
+      <c r="G34" s="4"/>
       <c r="H34" s="3"/>
     </row>
-    <row r="35" spans="1:8" ht="12.75">
-[...1 lines deleted...]
-        <v>24</v>
+    <row r="35" spans="1:8" ht="23.25" customHeight="1">
+      <c r="B35" s="47" t="s">
+        <v>32</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
     </row>
-    <row r="36" spans="1:8" ht="25.5" customHeight="1">
-[...550 lines deleted...]
-    </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="3" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="3"/>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
-      <c r="E40" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
     </row>
     <row r="41" spans="1:8" ht="39" customHeight="1">
       <c r="A41" s="3" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="3" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
-    </row>
-[...3 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="17">
-    <mergeCell ref="D33:G33"/>
-[...3 lines deleted...]
-    <mergeCell ref="B31:G31"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A8:G8"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="A13:D13"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A29:G29"/>
+    <mergeCell ref="B31:G31"/>
+    <mergeCell ref="D33:G33"/>
   </mergeCells>
-  <hyperlinks>
-[...2 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.74803149606299213" right="0.35433070866141736" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="98" firstPageNumber="0" fitToHeight="2" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="98" firstPageNumber="0" fitToHeight="2" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>обычный</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>предоплата</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ateper@161.ru</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>